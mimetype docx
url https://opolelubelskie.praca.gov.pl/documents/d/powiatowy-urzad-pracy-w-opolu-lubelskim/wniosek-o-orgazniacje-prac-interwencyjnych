--- v0 (2026-04-18)
+++ v1 (2026-05-09)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F72A65E" w14:textId="31AF40EB" w:rsidR="00A250DF" w:rsidRPr="00224D1A" w:rsidRDefault="00A250DF" w:rsidP="00724461">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -331,178 +335,109 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E5227A" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22687DE3" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
+    <w:p w14:paraId="4BA984A8" w14:textId="0727BBCC" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00610256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       nr telefonu</w:t>
       </w:r>
-    </w:p>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">w Opolu Lubelskim </w:t>
+      <w:r w:rsidRPr="003D5B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415305CF" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2912BBCE" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
+    <w:p w14:paraId="5E03F40B" w14:textId="77777777" w:rsidR="00610256" w:rsidRDefault="00610256" w:rsidP="00A250DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2912BBCE" w14:textId="1A5C3257" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBB8D00" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -854,79 +789,235 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> w sektorze rybołówstwa i akwakultury;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2468C128" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
+    <w:p w14:paraId="2468C128" w14:textId="79268A52" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rozporządzenie Rady Ministrów z dnia 29 marca 2010 r. w sprawie zakresu informacji przedstawianych przy ubieganiu się o pomoc de </w:t>
+        <w:t xml:space="preserve">Rozporządzenie Rady Ministrów z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="0026144C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026144C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>października</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="0026144C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+      <w:r w:rsidR="0026144C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zmieniające rozporządzenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w sprawie zakresu informacji przedstawianych</w:t>
+      </w:r>
+      <w:r w:rsidR="0026144C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przez podmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026144C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ubiegający się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D5B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D5B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o pomoc de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1721,316 +1812,308 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="2381"/>
         <w:gridCol w:w="2381"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A250DF" w:rsidRPr="003D5B31" w14:paraId="77853EF5" w14:textId="77777777" w:rsidTr="004C17E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1049B3A5" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="004C17E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5B31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Data rozpoczęcia działalności</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="767D765D" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="004C17E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5B31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4632BB2E" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="004C17E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5B31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>REGON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2343B50B" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="004C17E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5B31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PKD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A250DF" w:rsidRPr="003D5B31" w14:paraId="3819EABD" w14:textId="77777777" w:rsidTr="004C17E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DCD46A6" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="004C17E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="571C1BB4" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="004C17E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C5FBA94" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="004C17E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F85B913" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="004C17E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48F07A91" w14:textId="77777777" w:rsidR="00724461" w:rsidRDefault="00724461" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A0552AE" w14:textId="025318F1" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Forma organizacyjno-prawna prowadzonej działalności …………………………………………….……………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1941BA6D" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Aktualna stopa % składki na ubezpieczenie wypadkowe ……………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09999994" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3419,69 +3502,80 @@
     </w:p>
     <w:p w14:paraId="73E7EFD4" w14:textId="77777777" w:rsidR="00724461" w:rsidRDefault="00724461" w:rsidP="006D4ADA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E637FD0" w14:textId="77777777" w:rsidR="00724461" w:rsidRDefault="00724461" w:rsidP="006D4ADA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="5FC00C72" w14:textId="77777777" w:rsidR="00610256" w:rsidRDefault="00610256" w:rsidP="006D4ADA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4E24AF0B" w14:textId="23E8A089" w:rsidR="006D4ADA" w:rsidRDefault="006D4ADA" w:rsidP="006D4ADA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D4ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OŚWIADCZENIE PRACODAWCY</w:t>
       </w:r>
       <w:r w:rsidR="00C124F5" w:rsidRPr="00610CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
@@ -3788,51 +3882,51 @@
       </w:r>
       <w:r w:rsidRPr="00610CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00610CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598016E2" w14:textId="5B040623" w:rsidR="006D4ADA" w:rsidRPr="007F0060" w:rsidRDefault="006D4ADA" w:rsidP="006D4ADA">
+    <w:p w14:paraId="598016E2" w14:textId="5B040623" w:rsidR="006D4ADA" w:rsidRPr="00610256" w:rsidRDefault="006D4ADA" w:rsidP="006D4ADA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F0060">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
@@ -3959,50 +4053,303 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E2B3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="007F0060">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dotyczy producentów rolnych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02937116" w14:textId="382F3C44" w:rsidR="00610256" w:rsidRPr="00610256" w:rsidRDefault="00610256" w:rsidP="00610256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zapoznałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) się i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spełniam / nie spełniam*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> warunki, o których mowa w Rozporządzeniu Komisji (UE) nr </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>717</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z dnia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>czerwca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F0060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009251E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dotyczy sektora rybołówstwa i akwakultury</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71EA4FE8" w14:textId="28734577" w:rsidR="00731D71" w:rsidRPr="00610CC5" w:rsidRDefault="00731D71" w:rsidP="00731D71">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610CC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4705,51 +5052,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0252C7AE" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="00C124F5" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C124F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pracodawca do Wniosku załącza</w:t>
       </w:r>
       <w:r w:rsidRPr="00C124F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C124F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -4793,51 +5139,51 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C124F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Zgłoszenie krajowej oferty pracy;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A35586" w14:textId="64BCFF50" w:rsidR="00431D40" w:rsidRPr="00167362" w:rsidRDefault="00610CC5" w:rsidP="00B84CC3">
+    <w:p w14:paraId="27A35586" w14:textId="7B05402F" w:rsidR="00431D40" w:rsidRPr="00167362" w:rsidRDefault="00610CC5" w:rsidP="00B84CC3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7371"/>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B84CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
@@ -4896,51 +5242,123 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B84CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">w oparciu o </w:t>
       </w:r>
       <w:r w:rsidRPr="00167362">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">rozporządzenie Rady Ministrów z dnia 30 lipca 2024 roku w sprawie zakresu informacji przedstawianych przez podmiot ubiegający się o pomoc de </w:t>
+        <w:t xml:space="preserve">rozporządzenie Rady Ministrów z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>października</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roku w sprawie zakresu informacji przedstawianych przez podmiot ubiegający się o pomoc de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00167362">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00167362">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -5553,63 +5971,50 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73D20853" w14:textId="77777777" w:rsidR="006C39EB" w:rsidRDefault="006C39EB" w:rsidP="00806691">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20C009C3" w14:textId="77777777" w:rsidR="00137249" w:rsidRDefault="00137249" w:rsidP="00806691">
-      <w:pPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="63B44ACA" w14:textId="77777777" w:rsidR="00C54E3B" w:rsidRDefault="00C54E3B" w:rsidP="00806691">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EAE3E25" w14:textId="77777777" w:rsidR="00C54E3B" w:rsidRDefault="00C54E3B" w:rsidP="00806691">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7149,51 +7554,50 @@
     </w:p>
     <w:p w14:paraId="41D1FC6D" w14:textId="7CA3545D" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00806691">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Klauzula informacyjna </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCDB5F8" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -8333,51 +8737,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Klauzula informacyjna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7E1CF0" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="003D5B31" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B31">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -9467,93 +9870,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Państwa dane mogą zostać przekazane podmiotom zewnętrznym na podstawie umowy powierzenia przetwarzania danych osobowych tj. m.in. usługodawcom wykonujących usługi serwisu systemów informatycznych oraz usługodawcom z zakresu księgowości lub doradztwa prawnego, a także podmiotom lub organom uprawnionym na podstawie przepisów prawa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518E72DD" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRPr="00F25D39" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="370D0BE6" w14:textId="77777777" w:rsidR="006B7B42" w:rsidRDefault="006B7B42"/>
     <w:sectPr w:rsidR="006B7B42" w:rsidSect="00A250DF">
-      <w:footerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1021" w:bottom="284" w:left="1021" w:header="426" w:footer="369" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A2A549F" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
+    <w:p w14:paraId="749EADBE" w14:textId="77777777" w:rsidR="004567A1" w:rsidRDefault="004567A1" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D22E22B" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
+    <w:p w14:paraId="682F467A" w14:textId="77777777" w:rsidR="004567A1" w:rsidRDefault="004567A1" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -9592,205 +9998,235 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14B646EA" w14:textId="77777777" w:rsidR="00325C5C" w:rsidRDefault="00325C5C">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="301671660"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0B5F0628" w14:textId="77777777" w:rsidR="00731D71" w:rsidRDefault="00731D71" w:rsidP="00CB23BC">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="577BEAF2" w14:textId="77777777" w:rsidR="00731D71" w:rsidRDefault="00731D71">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07CFFEDE" w14:textId="77777777" w:rsidR="00731D71" w:rsidRDefault="00731D71" w:rsidP="00485035">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="5044"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5171343C" w14:textId="77777777" w:rsidR="00731D71" w:rsidRDefault="00731D71">
+  <w:p w14:paraId="5171343C" w14:textId="2256A578" w:rsidR="00731D71" w:rsidRDefault="00325C5C">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
-    <w:r w:rsidRPr="0081279B">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="002D5A6F" wp14:editId="66F31788">
-[...2 lines deleted...]
-          <wp:docPr id="200011920" name="Obraz 200011920"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7116B8B8" wp14:editId="0FB959AA">
+          <wp:extent cx="5777865" cy="596882"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1563999384" name="Obraz 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 9"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6263640" cy="647065"/>
+                    <a:ext cx="5777865" cy="596882"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7953251B" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
+    <w:p w14:paraId="646BE613" w14:textId="77777777" w:rsidR="004567A1" w:rsidRDefault="004567A1" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CC57D1D" w14:textId="77777777" w:rsidR="00A250DF" w:rsidRDefault="00A250DF" w:rsidP="00A250DF">
+    <w:p w14:paraId="6260CD14" w14:textId="77777777" w:rsidR="004567A1" w:rsidRDefault="004567A1" w:rsidP="00A250DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4ED0F7D3" w14:textId="7B3AFCF7" w:rsidR="006D4ADA" w:rsidRPr="006C39EB" w:rsidRDefault="006D4ADA" w:rsidP="006D4ADA">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F59DE4A" w14:textId="77777777" w:rsidR="00325C5C" w:rsidRDefault="00325C5C">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02D44F3C" w14:textId="77777777" w:rsidR="00325C5C" w:rsidRDefault="00325C5C">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A1F4C7C" w14:textId="77777777" w:rsidR="00731D71" w:rsidRDefault="00731D71">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C91D234" wp14:editId="6139F745">
           <wp:extent cx="6263640" cy="647065"/>
           <wp:effectExtent l="0" t="0" r="3810" b="635"/>
           <wp:docPr id="37623735" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -11347,146 +11783,166 @@
   <w:num w:numId="12" w16cid:durableId="234321831">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1663655043">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1490748750">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1131284279">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1579096527">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A250DF"/>
     <w:rsid w:val="000F6DDF"/>
     <w:rsid w:val="00137249"/>
     <w:rsid w:val="00167057"/>
     <w:rsid w:val="00167362"/>
     <w:rsid w:val="00192D78"/>
-    <w:rsid w:val="001D0E12"/>
+    <w:rsid w:val="001B7049"/>
     <w:rsid w:val="001E7960"/>
     <w:rsid w:val="00224D1A"/>
+    <w:rsid w:val="002420B0"/>
+    <w:rsid w:val="0026144C"/>
+    <w:rsid w:val="00325C5C"/>
     <w:rsid w:val="00343DE2"/>
-    <w:rsid w:val="003E6D53"/>
+    <w:rsid w:val="003A1B96"/>
+    <w:rsid w:val="003F1129"/>
     <w:rsid w:val="00431D40"/>
+    <w:rsid w:val="004567A1"/>
     <w:rsid w:val="004B5983"/>
     <w:rsid w:val="004C0354"/>
     <w:rsid w:val="004E2B3C"/>
     <w:rsid w:val="005D6DE4"/>
     <w:rsid w:val="005E565D"/>
+    <w:rsid w:val="0060357E"/>
+    <w:rsid w:val="00610256"/>
     <w:rsid w:val="00610CC5"/>
     <w:rsid w:val="00613182"/>
+    <w:rsid w:val="00623C3B"/>
     <w:rsid w:val="006430D2"/>
+    <w:rsid w:val="00665FD6"/>
+    <w:rsid w:val="0069701C"/>
     <w:rsid w:val="006B7B42"/>
     <w:rsid w:val="006C39EB"/>
     <w:rsid w:val="006D4ADA"/>
     <w:rsid w:val="007159F6"/>
     <w:rsid w:val="00724461"/>
     <w:rsid w:val="00731D71"/>
     <w:rsid w:val="007B59B3"/>
     <w:rsid w:val="007F0060"/>
     <w:rsid w:val="007F02C1"/>
     <w:rsid w:val="00806691"/>
     <w:rsid w:val="00817F4E"/>
     <w:rsid w:val="008253A4"/>
     <w:rsid w:val="0087457A"/>
     <w:rsid w:val="008B6153"/>
     <w:rsid w:val="008C7FFD"/>
     <w:rsid w:val="008D6D3D"/>
+    <w:rsid w:val="00940BDD"/>
     <w:rsid w:val="00993CCF"/>
+    <w:rsid w:val="009A773E"/>
+    <w:rsid w:val="009C0026"/>
     <w:rsid w:val="009C344E"/>
     <w:rsid w:val="009C5BFF"/>
     <w:rsid w:val="00A250DF"/>
+    <w:rsid w:val="00A33550"/>
     <w:rsid w:val="00AA5E2B"/>
+    <w:rsid w:val="00AF238D"/>
+    <w:rsid w:val="00B35A22"/>
     <w:rsid w:val="00B45288"/>
     <w:rsid w:val="00B84CC3"/>
     <w:rsid w:val="00C124F5"/>
     <w:rsid w:val="00C376C7"/>
     <w:rsid w:val="00C54E3B"/>
     <w:rsid w:val="00C83140"/>
     <w:rsid w:val="00CB0ACB"/>
     <w:rsid w:val="00CB23BC"/>
     <w:rsid w:val="00D1241C"/>
     <w:rsid w:val="00D416A3"/>
     <w:rsid w:val="00D7110A"/>
+    <w:rsid w:val="00E3686B"/>
     <w:rsid w:val="00E62774"/>
     <w:rsid w:val="00EA293E"/>
     <w:rsid w:val="00EA2E9D"/>
     <w:rsid w:val="00EB515E"/>
+    <w:rsid w:val="00F269B5"/>
+    <w:rsid w:val="00F93B66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="413DF63F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{99694319-4E45-4EA7-A71A-8A453C5988D4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -12469,58 +12925,58 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A250DF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luop@praca.gov.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@opolelubelskie.praca.gov.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luop@praca.gov.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@opolelubelskie.praca.gov.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luop@praca.gov.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@opolelubelskie.praca.gov.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luop@praca.gov.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@opolelubelskie.praca.gov.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -12796,70 +13252,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB4F5BDD-69CC-47BD-BAF9-6A1886566D78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2403</Words>
-  <Characters>14419</Characters>
+  <Words>2438</Words>
+  <Characters>14634</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16789</CharactersWithSpaces>
+  <CharactersWithSpaces>17038</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Monika Kręcisz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>