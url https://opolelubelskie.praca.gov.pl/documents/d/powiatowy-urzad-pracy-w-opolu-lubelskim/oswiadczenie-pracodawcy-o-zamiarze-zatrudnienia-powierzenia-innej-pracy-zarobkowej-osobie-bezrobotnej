--- v0 (2025-10-10)
+++ v1 (2026-04-18)
@@ -1,44 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03786197" w14:textId="77777777" w:rsidR="00256BE0" w:rsidRPr="00115D15" w:rsidRDefault="00256BE0" w:rsidP="00256BE0">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00115D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Załącznik nr 1 do Wniosku o przyznanie bonu na zasiedlenie</w:t>
       </w:r>
@@ -1025,67 +1026,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E391C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na podstawie art. 13 ust. 1 i 2 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009E391C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (Dz.U.UE.L. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009E391C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z 2016r. Nr 119, s.1 ze zm.) - dalej: „RODO” informuję, że:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091B05A2" w14:textId="77777777" w:rsidR="00256BE0" w:rsidRPr="009E391C" w:rsidRDefault="00256BE0" w:rsidP="00256BE0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1105,71 +1090,51 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E391C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Administratorem Państwa danych jest Powiatowy Urząd Pracy w Opolu Lubelskim – reprezentowany przez Dyrektora (adres: 24- 300 Opole Lubelskie, ul. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E391C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stary Rynek 14- 16, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> email: </w:t>
+        <w:t xml:space="preserve">Stary Rynek 14- 16, adres email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="009E391C">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>luop@praca.gov.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E391C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, nr tel. 81 827 73 50).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABCADF8" w14:textId="77777777" w:rsidR="00256BE0" w:rsidRPr="009E391C" w:rsidRDefault="00256BE0" w:rsidP="00256BE0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -1526,69 +1491,51 @@
         <w:t xml:space="preserve">Państwa dane osobowe będą przetwarzane przez okres niezbędny do realizacji ww. celu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009E391C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">z uwzględnieniem okresów przechowywania określonych w przepisach szczególnych, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E391C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">w tym przepisów archiwalnych, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> przez okres 10 lat.</w:t>
+        <w:t>w tym przepisów archiwalnych, tj przez okres 10 lat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420C2C19" w14:textId="77777777" w:rsidR="00256BE0" w:rsidRPr="009E391C" w:rsidRDefault="00256BE0" w:rsidP="00256BE0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E391C">
@@ -1929,136 +1876,100 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74F9C8B8" w14:textId="77777777" w:rsidR="00256BE0" w:rsidRDefault="00256BE0" w:rsidP="00256BE0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie art. 14 ust. 1 i 2 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (Dz.U.UE.L. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>z 2016r. Nr 119, s.1 ze zm.) - dalej: „RODO” informuję, że:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D962086" w14:textId="77777777" w:rsidR="00256BE0" w:rsidRDefault="00256BE0" w:rsidP="00256BE0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Administratorem Państwa danych jest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Powiatowy Urząd Pracy w Opolu Lubelskim – reprezentowany przez Dyrektora (adres: 24- 300 Opole Lubelskie, ul. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stary Rynek 14- 16, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> email: </w:t>
+        <w:t xml:space="preserve">Stary Rynek 14- 16, adres email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>luop@praca.gov.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, nr tel. 81 827 73 50).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736A7AE2" w14:textId="77777777" w:rsidR="00256BE0" w:rsidRDefault="00256BE0" w:rsidP="00256BE0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -2351,67 +2262,51 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026918A6" w14:textId="77777777" w:rsidR="00256BE0" w:rsidRDefault="00256BE0" w:rsidP="00256BE0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kategorią danych osobowych, które są przetwarzane przez administratora, są dane identyfikujące w zakresie pełnionej funkcji </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. imię, nazwisko oraz pełniona funkcja. </w:t>
+        <w:t xml:space="preserve">Kategorią danych osobowych, które są przetwarzane przez administratora, są dane identyfikujące w zakresie pełnionej funkcji t.j. imię, nazwisko oraz pełniona funkcja. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E35AC5" w14:textId="77777777" w:rsidR="00256BE0" w:rsidRDefault="00256BE0" w:rsidP="00256BE0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Państwa dane osobowe będą przetwarzane przez okres niezbędny do realizacji ww. celu </w:t>
       </w:r>
       <w:r>
@@ -2645,51 +2540,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49EFDC3B" w14:textId="77777777" w:rsidR="00256BE0" w:rsidRDefault="00256BE0"/>
     <w:sectPr w:rsidR="00256BE0" w:rsidSect="00256BE0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3453,77 +3348,77 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00256BE0"/>
     <w:rsid w:val="0001149E"/>
     <w:rsid w:val="000917C6"/>
     <w:rsid w:val="001861AF"/>
     <w:rsid w:val="00194D71"/>
+    <w:rsid w:val="001E0A6A"/>
     <w:rsid w:val="001E53C3"/>
     <w:rsid w:val="00256BE0"/>
     <w:rsid w:val="0060054D"/>
     <w:rsid w:val="007350C7"/>
     <w:rsid w:val="007D2CB8"/>
     <w:rsid w:val="007F1B29"/>
-    <w:rsid w:val="00C37C97"/>
+    <w:rsid w:val="00914D43"/>
     <w:rsid w:val="00D94940"/>
-    <w:rsid w:val="00DD0A07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="12C65A21"/>